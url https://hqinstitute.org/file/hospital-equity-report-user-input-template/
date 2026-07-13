--- v0 (2026-06-10)
+++ v1 (2026-07-13)
@@ -1037,64 +1037,58 @@
             <w:r w:rsidR="003C482F" w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(200 characters max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F74EA" w:rsidRPr="00D33644" w14:paraId="7211638A" w14:textId="77777777" w:rsidTr="003C2A6F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40FE2D01" w14:textId="756A48F6" w:rsidR="00062B6D" w:rsidRPr="00D33644" w:rsidRDefault="00A144D8" w:rsidP="000739F1">
+          <w:p w14:paraId="40FE2D01" w14:textId="454A670C" w:rsidR="00062B6D" w:rsidRPr="00D33644" w:rsidRDefault="00062B6D" w:rsidP="000739F1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D33644">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C482F" w:rsidRPr="00D33644" w14:paraId="0E05E0AB" w14:textId="77777777" w:rsidTr="00087EAD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2ACB3588" w14:textId="7A808FC3" w:rsidR="003C482F" w:rsidRPr="00D33644" w:rsidRDefault="0076365A" w:rsidP="00A20A88">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -1170,51 +1164,51 @@
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
             <w:r w:rsidR="00A20A88" w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50D171C1" w14:textId="6332A686" w:rsidR="003C482F" w:rsidRPr="00D33644" w:rsidRDefault="004F18C4" w:rsidP="00A20A88">
+          <w:p w14:paraId="50D171C1" w14:textId="6332A686" w:rsidR="003C482F" w:rsidRPr="00D33644" w:rsidRDefault="0058773C" w:rsidP="00A20A88">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Seaford" w:eastAsia="MS Gothic" w:hAnsi="Seaford" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="86590004"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A86251">
                   <w:rPr>
@@ -1348,51 +1342,51 @@
             </w:r>
             <w:r w:rsidR="00A20A88" w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
             <w:r w:rsidR="00A20A88" w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53C24F79" w14:textId="0FD07AB3" w:rsidR="003C482F" w:rsidRPr="00D33644" w:rsidRDefault="004F18C4" w:rsidP="00A20A88">
+          <w:p w14:paraId="53C24F79" w14:textId="0FD07AB3" w:rsidR="003C482F" w:rsidRPr="00D33644" w:rsidRDefault="0058773C" w:rsidP="00A20A88">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Seaford" w:eastAsia="MS Gothic" w:hAnsi="Seaford" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="2014565382"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003C482F" w:rsidRPr="00D33644">
                   <w:rPr>
@@ -2295,92 +2289,211 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE10AA" w:rsidRPr="00D33644" w14:paraId="1B202098" w14:textId="77777777" w:rsidTr="00A2270C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26440929" w14:textId="77777777" w:rsidR="00AE10AA" w:rsidRPr="00D33644" w:rsidRDefault="00AE10AA" w:rsidP="00363E4A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2AAF17C4" w14:textId="77777777" w:rsidR="00A2270C" w:rsidRPr="00D33644" w:rsidRDefault="00A2270C" w:rsidP="008B4C43">
+    <w:p w14:paraId="4B5F2FF2" w14:textId="7057BD5B" w:rsidR="003B5868" w:rsidRDefault="003B5868" w:rsidP="003B5868">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br/>
+        <w:t>System Description (only applies to system reports)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="14395" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="14395"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003B5868" w:rsidRPr="00937618" w14:paraId="55883C88" w14:textId="77777777" w:rsidTr="003B5868">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="58DDF18B" w14:textId="64D0A5EC" w:rsidR="003B5868" w:rsidRPr="00937618" w:rsidRDefault="003B5868" w:rsidP="008612C4">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>11. System Description</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00937618">
+              <w:rPr>
+                <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C15F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Describe your hospital system. Information reported may include but not limited to, providing an overview of your organizational structure, services, capacity, overall role within the healthcare landscape, ownership, geographic location, the full range of clinical and support services offered, and any distinguishing features that define the system’s mission and impact. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C15F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(5000 characters max)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B5868" w:rsidRPr="00D33644" w14:paraId="692A3FA5" w14:textId="77777777" w:rsidTr="008612C4">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="668721D8" w14:textId="77777777" w:rsidR="003B5868" w:rsidRPr="00D33644" w:rsidRDefault="003B5868" w:rsidP="008612C4">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0740B7F5" w14:textId="77777777" w:rsidR="003B5868" w:rsidRDefault="003B5868" w:rsidP="003B5868">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DCFA1D6" w14:textId="77777777" w:rsidR="003B5868" w:rsidRPr="00D33644" w:rsidRDefault="003B5868" w:rsidP="003B5868">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="511AB00C" w14:textId="34D15A02" w:rsidR="008B4C43" w:rsidRPr="003B5868" w:rsidRDefault="00D12A96" w:rsidP="008B4C43">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D33644">
-        <w:rPr>
-[...10 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Centers for Medicare &amp; Medicaid Services (CMS) Hospital Commitment to Health Equity (HCHE) Structural Measure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D5A955" w14:textId="39E7A67D" w:rsidR="008B4C43" w:rsidRPr="00D33644" w:rsidRDefault="00D12A96" w:rsidP="008344C9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D33644">
         <w:rPr>
           <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The CMS Hospital Commitment to Health Equity (HCHE) Structural Measure consists of five </w:t>
       </w:r>
       <w:r w:rsidR="00DA3309" w:rsidRPr="00D33644">
         <w:rPr>
           <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>D</w:t>
@@ -2797,66 +2910,68 @@
       </w:r>
       <w:r w:rsidR="00C54AE8" w:rsidRPr="00D33644">
         <w:rPr>
           <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
         </w:rPr>
         <w:t>systems.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14395" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12325"/>
         <w:gridCol w:w="2070"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D5586E" w:rsidRPr="00B10549" w14:paraId="4C279FA4" w14:textId="77777777" w:rsidTr="00AB6E55">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="02107365" w14:textId="1C1E313D" w:rsidR="0067586E" w:rsidRPr="00B10549" w:rsidRDefault="00815E0D" w:rsidP="00B10549">
+          <w:p w14:paraId="02107365" w14:textId="69DA1BBF" w:rsidR="0067586E" w:rsidRPr="003B5868" w:rsidRDefault="003B5868" w:rsidP="003B5868">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
-              <w:ind w:left="337"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B10549">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. </w:t>
+            </w:r>
+            <w:r w:rsidR="00815E0D" w:rsidRPr="003B5868">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>CMS HCHE Domain 1: Strategic Planning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001875E3" w:rsidRPr="00D33644" w14:paraId="3E743B80" w14:textId="77777777" w:rsidTr="00446598">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="67BFA6F0" w14:textId="2A479A5C" w:rsidR="001875E3" w:rsidRPr="00D33644" w:rsidRDefault="001875E3" w:rsidP="00DE0EBF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
@@ -3055,51 +3170,51 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
             <w:r w:rsidR="00D91A73" w:rsidRPr="00B10549">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0B6211E8" w14:textId="77777777" w:rsidR="000B37D6" w:rsidRPr="00D33644" w:rsidRDefault="004F18C4" w:rsidP="00363E4A">
+          <w:p w14:paraId="0B6211E8" w14:textId="77777777" w:rsidR="000B37D6" w:rsidRPr="00D33644" w:rsidRDefault="0058773C" w:rsidP="00363E4A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Seaford" w:eastAsia="MS Gothic" w:hAnsi="Seaford" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-136031473"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000B37D6" w:rsidRPr="00D33644">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
@@ -3122,578 +3237,586 @@
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000B37D6" w:rsidRPr="00D33644">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000B37D6" w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E87615" w:rsidRPr="00B10549" w14:paraId="0930930E" w14:textId="77777777" w:rsidTr="00AB6E55">
+    </w:tbl>
+    <w:p w14:paraId="1A253AC4" w14:textId="1FAF5FFE" w:rsidR="003B5868" w:rsidRPr="00D33644" w:rsidRDefault="003B5868" w:rsidP="006461CE">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D33644">
+        <w:rPr>
+          <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>CMS HCHE Structural Measure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006461CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>continued</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="14395" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12325"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="1980"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003B5868" w:rsidRPr="00B10549" w14:paraId="6C9C1276" w14:textId="77777777" w:rsidTr="008612C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7B871B55" w14:textId="09469A0F" w:rsidR="0067586E" w:rsidRPr="00B10549" w:rsidRDefault="00E87615" w:rsidP="00B10549">
+          <w:p w14:paraId="7A035335" w14:textId="77777777" w:rsidR="003B5868" w:rsidRPr="00B10549" w:rsidRDefault="003B5868" w:rsidP="003B5868">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
-              <w:ind w:left="337"/>
+              <w:ind w:left="342"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B10549">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>CMS HCHE Domain 2: Data Collection</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001875E3" w:rsidRPr="00D33644" w14:paraId="3415B896" w14:textId="77777777" w:rsidTr="00446598">
+      <w:tr w:rsidR="003B5868" w:rsidRPr="00D33644" w14:paraId="6CBEEA6D" w14:textId="77777777" w:rsidTr="008612C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="46B54B47" w14:textId="77777777" w:rsidR="001875E3" w:rsidRPr="00D33644" w:rsidRDefault="001875E3" w:rsidP="00DE0EBF">
+          <w:p w14:paraId="3A7D1C99" w14:textId="77777777" w:rsidR="003B5868" w:rsidRPr="00D33644" w:rsidRDefault="003B5868" w:rsidP="008612C4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Attestations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D97CE3" w:rsidRPr="00D33644" w14:paraId="18F4AB6B" w14:textId="77777777" w:rsidTr="00446598">
+      <w:tr w:rsidR="003B5868" w:rsidRPr="00D33644" w14:paraId="3A0AC5F1" w14:textId="77777777" w:rsidTr="008612C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4476B46E" w14:textId="048C9B17" w:rsidR="00D97CE3" w:rsidRPr="00D33644" w:rsidRDefault="00D97CE3" w:rsidP="00DE0EBF">
+          <w:p w14:paraId="7334576C" w14:textId="77777777" w:rsidR="003B5868" w:rsidRPr="00D33644" w:rsidRDefault="003B5868" w:rsidP="003B5868">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Our hospital collects demographic information, including self-reported race and ethnicity, and/or social determinant of health information on </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
               <w:t>the majority of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> our patients.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D97CE3" w:rsidRPr="00D33644" w14:paraId="5F7676FD" w14:textId="77777777" w:rsidTr="00446598">
+      <w:tr w:rsidR="003B5868" w:rsidRPr="00D33644" w14:paraId="40D43D3E" w14:textId="77777777" w:rsidTr="008612C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5C5FBA2F" w14:textId="74C35A17" w:rsidR="00D97CE3" w:rsidRPr="00D33644" w:rsidRDefault="00D97CE3" w:rsidP="00DE0EBF">
+          <w:p w14:paraId="4A588432" w14:textId="77777777" w:rsidR="003B5868" w:rsidRPr="00D33644" w:rsidRDefault="003B5868" w:rsidP="003B5868">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Our hospital has </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
               <w:t>training for</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> staff in culturally sensitive collection of demographics and/or social determinant of health information.</w:t>
+              <w:t xml:space="preserve"> staff in culturally sensitive collection of demographics and/or social </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D33644">
+              <w:rPr>
+                <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>determinant</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D33644">
+              <w:rPr>
+                <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of health information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D97CE3" w:rsidRPr="00D33644" w14:paraId="682564BB" w14:textId="77777777" w:rsidTr="00446598">
+      <w:tr w:rsidR="003B5868" w:rsidRPr="00D33644" w14:paraId="56307A33" w14:textId="77777777" w:rsidTr="008612C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5797730B" w14:textId="69D592D1" w:rsidR="00D97CE3" w:rsidRPr="00D33644" w:rsidRDefault="00D97CE3" w:rsidP="00DE0EBF">
+          <w:p w14:paraId="293E4D84" w14:textId="77777777" w:rsidR="003B5868" w:rsidRPr="00D33644" w:rsidRDefault="003B5868" w:rsidP="003B5868">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Our hospital inputs demographic and/or social determinant of health information collected from patients into structured, interoperable data elements using a certified electronic health record (EHR) technology.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E87615" w:rsidRPr="00D33644" w14:paraId="3BAB330D" w14:textId="77777777" w:rsidTr="000B376A">
+      <w:tr w:rsidR="003B5868" w:rsidRPr="00D33644" w14:paraId="7CB3915C" w14:textId="77777777" w:rsidTr="008612C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12325" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="67EFEF24" w14:textId="21DECD9C" w:rsidR="00E87615" w:rsidRPr="00B10549" w:rsidRDefault="00CE74F8" w:rsidP="00B10549">
+          <w:p w14:paraId="1CCCC7AD" w14:textId="77777777" w:rsidR="003B5868" w:rsidRPr="00B10549" w:rsidRDefault="003B5868" w:rsidP="008612C4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B10549">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Domain 2: Data Collection </w:t>
             </w:r>
-            <w:r w:rsidR="00D91A73" w:rsidRPr="00B10549">
+            <w:r w:rsidRPr="00B10549">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00D91A73" w:rsidRPr="00B10549">
+            <w:r w:rsidRPr="00B10549">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
-            <w:r w:rsidR="00D91A73" w:rsidRPr="00B10549">
+            <w:r w:rsidRPr="00B10549">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB638BA" w14:textId="77777777" w:rsidR="00E87615" w:rsidRPr="00D33644" w:rsidRDefault="004F18C4" w:rsidP="00363E4A">
+          <w:p w14:paraId="771506D2" w14:textId="77777777" w:rsidR="003B5868" w:rsidRPr="00D33644" w:rsidRDefault="003B5868" w:rsidP="008612C4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1115754243"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E87615" w:rsidRPr="00D33644">
+                <w:r w:rsidRPr="00D33644">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00E87615" w:rsidRPr="00D33644">
+            <w:r w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:id w:val="2098988424"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E87615" w:rsidRPr="00D33644">
+                <w:r w:rsidRPr="00D33644">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00E87615" w:rsidRPr="00D33644">
+            <w:r w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...76 lines deleted...]
-      </w:tblGrid>
       <w:tr w:rsidR="00EB32BF" w:rsidRPr="00B10549" w14:paraId="3725F93B" w14:textId="77777777" w:rsidTr="00446598">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="536A7C0E" w14:textId="6364AFCC" w:rsidR="0067586E" w:rsidRPr="00B10549" w:rsidRDefault="00EB32BF" w:rsidP="00B10549">
+          <w:p w14:paraId="536A7C0E" w14:textId="6364AFCC" w:rsidR="0067586E" w:rsidRPr="00B10549" w:rsidRDefault="00EB32BF" w:rsidP="003B5868">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="337"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B10549">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>CMS HCHE Domain 3: Data Analysis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001875E3" w:rsidRPr="00D33644" w14:paraId="144B0F2F" w14:textId="77777777" w:rsidTr="00446598">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="35658FD1" w14:textId="1E9231C7" w:rsidR="001875E3" w:rsidRPr="00D33644" w:rsidRDefault="001875E3" w:rsidP="00DE0EBF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Attestation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0032620D" w:rsidRPr="00D33644" w14:paraId="044AD925" w14:textId="77777777" w:rsidTr="00446598">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="57C38ED1" w14:textId="2F7CA09F" w:rsidR="0032620D" w:rsidRPr="00D33644" w:rsidRDefault="0032620D" w:rsidP="00DE0EBF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Our hospital stratifies key performance indicators by demographic and/or social determinants of health variables to identify equity gaps and includes this information in hospital performance dashboards.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB32BF" w:rsidRPr="00D33644" w14:paraId="330DD4DF" w14:textId="77777777" w:rsidTr="000B376A">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12415" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="0BAD87AD" w14:textId="3EC83C9A" w:rsidR="00EB32BF" w:rsidRPr="00B10549" w:rsidRDefault="00CE74F8" w:rsidP="00B10549">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B10549">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Domain 3: Data Analysis </w:t>
             </w:r>
             <w:r w:rsidR="00D91A73" w:rsidRPr="00B10549">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -3708,51 +3831,51 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
             <w:r w:rsidR="00D91A73" w:rsidRPr="00B10549">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3A9FB6" w14:textId="77777777" w:rsidR="00EB32BF" w:rsidRPr="00D33644" w:rsidRDefault="004F18C4" w:rsidP="00363E4A">
+          <w:p w14:paraId="1B3A9FB6" w14:textId="77777777" w:rsidR="00EB32BF" w:rsidRPr="00D33644" w:rsidRDefault="0058773C" w:rsidP="00363E4A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Seaford" w:eastAsia="MS Gothic" w:hAnsi="Seaford" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-36426627"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EB32BF" w:rsidRPr="00D33644">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
@@ -3779,151 +3902,152 @@
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EB32BF" w:rsidRPr="00D33644">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EB32BF" w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F035B3" w:rsidRPr="00B10549" w14:paraId="287A8B3A" w14:textId="77777777" w:rsidTr="00AB6E55">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF3F13E" w14:textId="56D2CA31" w:rsidR="0067586E" w:rsidRPr="00B10549" w:rsidRDefault="00F035B3" w:rsidP="00B10549">
+          <w:p w14:paraId="0BF3F13E" w14:textId="56D2CA31" w:rsidR="0067586E" w:rsidRPr="00B10549" w:rsidRDefault="00F035B3" w:rsidP="003B5868">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="337"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B10549">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>CMS HCHE Domain 4: Quality Improvement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001875E3" w:rsidRPr="00D33644" w14:paraId="2BA103EB" w14:textId="77777777" w:rsidTr="00446598">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="22DA4BF7" w14:textId="5B202942" w:rsidR="001875E3" w:rsidRPr="00D33644" w:rsidRDefault="001875E3" w:rsidP="00DE0EBF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Attestation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0032620D" w:rsidRPr="00D33644" w14:paraId="6E2F5E2B" w14:textId="77777777" w:rsidTr="00446598">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="780EE335" w14:textId="760CF384" w:rsidR="0032620D" w:rsidRPr="00D33644" w:rsidRDefault="0032620D" w:rsidP="00DE0EBF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Our hospital participates in local, regional, or national quality improvement activities focused on reducing health disparities.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F035B3" w:rsidRPr="00D33644" w14:paraId="4055924A" w14:textId="77777777" w:rsidTr="000B376A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12415" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="2A3C9C05" w14:textId="7D0FCED7" w:rsidR="00F035B3" w:rsidRPr="00B10549" w:rsidRDefault="00CE74F8" w:rsidP="00B10549">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B10549">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Domain 4: Quality Improvement </w:t>
             </w:r>
             <w:r w:rsidR="00331656" w:rsidRPr="00B10549">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -3938,51 +4062,51 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
             <w:r w:rsidR="00331656" w:rsidRPr="00B10549">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="723A4427" w14:textId="77777777" w:rsidR="00F035B3" w:rsidRPr="00D33644" w:rsidRDefault="004F18C4" w:rsidP="00363E4A">
+          <w:p w14:paraId="723A4427" w14:textId="77777777" w:rsidR="00F035B3" w:rsidRPr="00D33644" w:rsidRDefault="0058773C" w:rsidP="00363E4A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Seaford" w:eastAsia="MS Gothic" w:hAnsi="Seaford" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="445118219"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F035B3" w:rsidRPr="00D33644">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
@@ -4005,358 +4129,444 @@
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F035B3" w:rsidRPr="00D33644">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F035B3" w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE08A0" w:rsidRPr="00B10549" w14:paraId="6AB60D43" w14:textId="77777777" w:rsidTr="00AB6E55">
+    </w:tbl>
+    <w:p w14:paraId="0194D482" w14:textId="77777777" w:rsidR="00721252" w:rsidRDefault="00721252" w:rsidP="00721252">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08FC3EB2" w14:textId="77777777" w:rsidR="00721252" w:rsidRDefault="00721252">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2EA79C" w14:textId="45A93FAA" w:rsidR="00721252" w:rsidRPr="00D33644" w:rsidRDefault="00721252" w:rsidP="00721252">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D33644">
+        <w:rPr>
+          <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>CMS HCHE Structural Measure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006461CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>continued</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="14395" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12415"/>
+        <w:gridCol w:w="1980"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00721252" w:rsidRPr="00B10549" w14:paraId="3A20B8E1" w14:textId="77777777" w:rsidTr="008612C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1A63335C" w14:textId="08AA7BA1" w:rsidR="0067586E" w:rsidRPr="00B10549" w:rsidRDefault="00E10A19" w:rsidP="00B10549">
+          <w:p w14:paraId="2846AB27" w14:textId="77777777" w:rsidR="00721252" w:rsidRPr="00B10549" w:rsidRDefault="00721252" w:rsidP="008612C4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="39"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="337"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B10549">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>CMS HCHE Domain 5: Leadership Engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001875E3" w:rsidRPr="00D33644" w14:paraId="045183D3" w14:textId="77777777" w:rsidTr="00446598">
+      <w:tr w:rsidR="00721252" w:rsidRPr="00D33644" w14:paraId="79D3F0A6" w14:textId="77777777" w:rsidTr="008612C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="17E69792" w14:textId="77777777" w:rsidR="001875E3" w:rsidRPr="00D33644" w:rsidRDefault="001875E3" w:rsidP="00DE0EBF">
+          <w:p w14:paraId="1461750B" w14:textId="77777777" w:rsidR="00721252" w:rsidRPr="00D33644" w:rsidRDefault="00721252" w:rsidP="008612C4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Attestations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032620D" w:rsidRPr="00D33644" w14:paraId="36C83099" w14:textId="77777777" w:rsidTr="00446598">
+      <w:tr w:rsidR="00721252" w:rsidRPr="00D33644" w14:paraId="4427DAAA" w14:textId="77777777" w:rsidTr="008612C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="399C2870" w14:textId="40A9B20C" w:rsidR="0032620D" w:rsidRPr="00D33644" w:rsidRDefault="0032620D" w:rsidP="00EB3638">
+          <w:p w14:paraId="52C3FF59" w14:textId="77777777" w:rsidR="00721252" w:rsidRPr="00D33644" w:rsidRDefault="00721252" w:rsidP="008612C4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Our hospital senior leadership, including chief executives and the entire hospital board of trustees, annually reviews our strategic plan for achieving health equity.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032620D" w:rsidRPr="00D33644" w14:paraId="381F7CCD" w14:textId="77777777" w:rsidTr="00446598">
+      <w:tr w:rsidR="00721252" w:rsidRPr="00D33644" w14:paraId="3D56337D" w14:textId="77777777" w:rsidTr="008612C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="35B9E8A9" w14:textId="326A8201" w:rsidR="0032620D" w:rsidRPr="00D33644" w:rsidRDefault="0032620D" w:rsidP="00EB3638">
+          <w:p w14:paraId="47FC83B9" w14:textId="77777777" w:rsidR="00721252" w:rsidRPr="00D33644" w:rsidRDefault="00721252" w:rsidP="008612C4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Our hospital senior leadership, including chief executives and the entire hospital board of trustees, annually reviews key performance indicators stratified by demographic and/or social factors.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE08A0" w:rsidRPr="00D33644" w14:paraId="00E18891" w14:textId="77777777" w:rsidTr="000B376A">
+      <w:tr w:rsidR="00721252" w:rsidRPr="00D33644" w14:paraId="3128E762" w14:textId="77777777" w:rsidTr="008612C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12415" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="67B3F31A" w14:textId="3D80C26E" w:rsidR="00EE08A0" w:rsidRPr="00B10549" w:rsidRDefault="00CE74F8" w:rsidP="00B10549">
+          <w:p w14:paraId="2F020FBD" w14:textId="77777777" w:rsidR="00721252" w:rsidRPr="00B10549" w:rsidRDefault="00721252" w:rsidP="008612C4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B10549">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Domain 5: Leadership Engagement </w:t>
             </w:r>
-            <w:r w:rsidR="00331656" w:rsidRPr="00B10549">
+            <w:r w:rsidRPr="00B10549">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00331656" w:rsidRPr="00B10549">
+            <w:r w:rsidRPr="00B10549">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
-            <w:r w:rsidR="00331656" w:rsidRPr="00B10549">
+            <w:r w:rsidRPr="00B10549">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:eastAsia="Times New Roman" w:hAnsi="Seaford" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7D820AB4" w14:textId="77777777" w:rsidR="00EE08A0" w:rsidRPr="00D33644" w:rsidRDefault="004F18C4" w:rsidP="00363E4A">
+          <w:p w14:paraId="7D228A84" w14:textId="77777777" w:rsidR="00721252" w:rsidRPr="00D33644" w:rsidRDefault="00721252" w:rsidP="008612C4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Seaford" w:eastAsia="MS Gothic" w:hAnsi="Seaford" w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="386925142"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00EE08A0" w:rsidRPr="00D33644">
+                <w:r w:rsidRPr="00D33644">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00EE08A0" w:rsidRPr="00D33644">
+            <w:r w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Seaford" w:eastAsia="MS Gothic" w:hAnsi="Seaford" w:cs="Segoe UI Symbol"/>
                 </w:rPr>
                 <w:id w:val="-401208183"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00EE08A0" w:rsidRPr="00D33644">
+                <w:r w:rsidRPr="00D33644">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00EE08A0" w:rsidRPr="00D33644">
+            <w:r w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76BBB5EA" w14:textId="77777777" w:rsidR="00AB6E55" w:rsidRPr="00D33644" w:rsidRDefault="00AB6E55" w:rsidP="00FF6626">
-[...16 lines deleted...]
-    </w:p>
     <w:p w14:paraId="37D32469" w14:textId="1A948028" w:rsidR="006B2449" w:rsidRPr="00EB3638" w:rsidRDefault="009E68D4" w:rsidP="00FF6626">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3638">
         <w:rPr>
           <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CMS Screening for Social Drivers of Health </w:t>
       </w:r>
       <w:r w:rsidR="00DC3A00" w:rsidRPr="00EB3638">
         <w:rPr>
           <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">(SDOH) </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3638">
         <w:rPr>
           <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">and CMS Screen Positive Rate for </w:t>
       </w:r>
       <w:r w:rsidR="00DC3A00" w:rsidRPr="00EB3638">
         <w:rPr>
           <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
@@ -4676,59 +4886,58 @@
             <w:r w:rsidRPr="00CD0E33">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008611EF" w:rsidRPr="00CD0E33">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Overall Screened</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C1D62" w:rsidRPr="00D33644" w14:paraId="79E00D82" w14:textId="77777777" w:rsidTr="000B376A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12415" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="009D9A8E" w14:textId="2448A8F1" w:rsidR="006C1D62" w:rsidRPr="00D33644" w:rsidRDefault="00C905DD" w:rsidP="00CD0E33">
+          <w:p w14:paraId="009D9A8E" w14:textId="2448A8F1" w:rsidR="006C1D62" w:rsidRPr="00D33644" w:rsidRDefault="00C905DD" w:rsidP="007D7D5A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
-              <w:ind w:left="697"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B2C90">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Overall </w:t>
             </w:r>
             <w:r w:rsidR="006C1D62" w:rsidRPr="001B2C90">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Screened </w:t>
             </w:r>
             <w:r w:rsidR="006C1D62" w:rsidRPr="00FF1442">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
@@ -4797,56 +5006,56 @@
               <w:t>(9 digits max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="393ED709" w14:textId="77777777" w:rsidR="006C1D62" w:rsidRPr="00D33644" w:rsidRDefault="006C1D62" w:rsidP="00363E4A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF1E40" w:rsidRPr="00D33644" w14:paraId="3F036A4B" w14:textId="77777777" w:rsidTr="000B376A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12415" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="15A31BAC" w14:textId="11B1AE34" w:rsidR="00BF1E40" w:rsidRPr="00D33644" w:rsidRDefault="00C905DD" w:rsidP="00CD0E33">
+          <w:p w14:paraId="15A31BAC" w14:textId="11B1AE34" w:rsidR="00BF1E40" w:rsidRPr="00D33644" w:rsidRDefault="00C905DD" w:rsidP="007D7D5A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="697"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B2C90">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Overall </w:t>
             </w:r>
             <w:r w:rsidR="001107E0" w:rsidRPr="001B2C90">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Screened</w:t>
@@ -4966,56 +5175,56 @@
             <w:r w:rsidRPr="00CD0E33">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003C0302" w:rsidRPr="00CD0E33">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Food Insecurity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF1E40" w:rsidRPr="00D33644" w14:paraId="251F18CA" w14:textId="77777777" w:rsidTr="000B376A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12415" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1CB54E63" w14:textId="78CBB14E" w:rsidR="00BF1E40" w:rsidRPr="00D33644" w:rsidRDefault="00BF1E40" w:rsidP="00CD0E33">
+          <w:p w14:paraId="1CB54E63" w14:textId="78CBB14E" w:rsidR="00BF1E40" w:rsidRPr="00D33644" w:rsidRDefault="00BF1E40" w:rsidP="007D7D5A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="697"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A164E">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Food Insecurity</w:t>
             </w:r>
             <w:r w:rsidRPr="00D33644">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -5052,56 +5261,56 @@
               <w:t>(9 digits max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="728CF850" w14:textId="77777777" w:rsidR="00BF1E40" w:rsidRPr="00D33644" w:rsidRDefault="00BF1E40" w:rsidP="00363E4A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C43D94" w:rsidRPr="00D33644" w14:paraId="4F5AD329" w14:textId="77777777" w:rsidTr="000B376A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12415" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="37398D40" w14:textId="65A66AF2" w:rsidR="00BF1E40" w:rsidRPr="000836C6" w:rsidRDefault="00BF1E40" w:rsidP="00CD0E33">
+          <w:p w14:paraId="37398D40" w14:textId="65A66AF2" w:rsidR="00BF1E40" w:rsidRPr="000836C6" w:rsidRDefault="00BF1E40" w:rsidP="007D7D5A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="697"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Food Insecurity </w:t>
             </w:r>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
@@ -5171,899 +5380,823 @@
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(9 digits max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35EC8FF1" w14:textId="77777777" w:rsidR="00BF1E40" w:rsidRPr="00D33644" w:rsidRDefault="00BF1E40" w:rsidP="00363E4A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008611EF" w:rsidRPr="00CD0E33" w14:paraId="77A38D26" w14:textId="77777777" w:rsidTr="00C35E45">
+    </w:tbl>
+    <w:p w14:paraId="5262866E" w14:textId="45935565" w:rsidR="0064643A" w:rsidRPr="00EB3638" w:rsidRDefault="0064643A" w:rsidP="0064643A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3638">
+        <w:rPr>
+          <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>CMS Screening for Social Drivers of Health (SDOH) and CMS Screen Positive Rate for SDOH and Intervention</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (continued)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="14395" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12415"/>
+        <w:gridCol w:w="1980"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0064643A" w:rsidRPr="000836C6" w14:paraId="54D1FE81" w14:textId="77777777" w:rsidTr="008612C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="268FD9CE" w14:textId="7569BD05" w:rsidR="008611EF" w:rsidRPr="000836C6" w:rsidRDefault="001B2C90" w:rsidP="00C35E45">
+          <w:p w14:paraId="10A63F2B" w14:textId="77777777" w:rsidR="0064643A" w:rsidRPr="000836C6" w:rsidRDefault="0064643A" w:rsidP="008612C4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">CMS SDOH </w:t>
-[...7 lines deleted...]
-              <w:t>Housing Instability</w:t>
+              <w:t>CMS SDOH Housing Instability</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1E40" w:rsidRPr="00D33644" w14:paraId="1EA0E000" w14:textId="77777777" w:rsidTr="000B376A">
+      <w:tr w:rsidR="0064643A" w:rsidRPr="00D33644" w14:paraId="470DD222" w14:textId="77777777" w:rsidTr="008612C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12415" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="04F47EDA" w14:textId="065B54AA" w:rsidR="00BF1E40" w:rsidRPr="000836C6" w:rsidRDefault="00BF1E40" w:rsidP="00CD0E33">
+          <w:p w14:paraId="171D894F" w14:textId="77777777" w:rsidR="0064643A" w:rsidRPr="000836C6" w:rsidRDefault="0064643A" w:rsidP="007D7D5A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
-              <w:ind w:left="697"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Housing Instability </w:t>
             </w:r>
-            <w:r w:rsidR="00597A34" w:rsidRPr="000836C6">
+            <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Positives</w:t>
             </w:r>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>: Number of patients positive for housing instability.</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidR="00B66FEB" w:rsidRPr="000836C6">
+              <w:t xml:space="preserve">: Number of patients positive for housing instability. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(9 digits max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="32B32BB7" w14:textId="77777777" w:rsidR="00BF1E40" w:rsidRPr="00D33644" w:rsidRDefault="00BF1E40" w:rsidP="00363E4A">
+          <w:p w14:paraId="63296B7F" w14:textId="77777777" w:rsidR="0064643A" w:rsidRPr="00D33644" w:rsidRDefault="0064643A" w:rsidP="008612C4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C43D94" w:rsidRPr="00D33644" w14:paraId="4296467E" w14:textId="77777777" w:rsidTr="000B376A">
+      <w:tr w:rsidR="0064643A" w:rsidRPr="00D33644" w14:paraId="31870F11" w14:textId="77777777" w:rsidTr="008612C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12415" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3980883F" w14:textId="395DFC57" w:rsidR="00BF1E40" w:rsidRPr="000836C6" w:rsidRDefault="00761014" w:rsidP="00CD0E33">
+          <w:p w14:paraId="78434AE0" w14:textId="77777777" w:rsidR="0064643A" w:rsidRPr="000836C6" w:rsidRDefault="0064643A" w:rsidP="007D7D5A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="697"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Housing Instability </w:t>
             </w:r>
-            <w:r w:rsidR="00BF1E40" w:rsidRPr="000836C6">
+            <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Intervention</w:t>
-[...22 lines deleted...]
-            <w:r w:rsidR="00B66FEB" w:rsidRPr="000836C6">
+              <w:t>Interventions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000836C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Number of interventions provided for housing instability. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(9 digits max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12F7AC36" w14:textId="77777777" w:rsidR="00BF1E40" w:rsidRPr="00D33644" w:rsidRDefault="00BF1E40" w:rsidP="00363E4A">
+          <w:p w14:paraId="489C5C20" w14:textId="77777777" w:rsidR="0064643A" w:rsidRPr="00D33644" w:rsidRDefault="0064643A" w:rsidP="008612C4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008611EF" w:rsidRPr="00CD0E33" w14:paraId="15FD9D8D" w14:textId="77777777" w:rsidTr="00C35E45">
+      <w:tr w:rsidR="0064643A" w:rsidRPr="000836C6" w14:paraId="02C1E1CF" w14:textId="77777777" w:rsidTr="008612C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="586AD86C" w14:textId="39FB9A84" w:rsidR="008611EF" w:rsidRPr="000836C6" w:rsidRDefault="001B2C90" w:rsidP="00C35E45">
+          <w:p w14:paraId="2559D80B" w14:textId="77777777" w:rsidR="0064643A" w:rsidRPr="000836C6" w:rsidRDefault="0064643A" w:rsidP="008612C4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">CMS SDOH </w:t>
-[...7 lines deleted...]
-              <w:t>Transportation Problems</w:t>
+              <w:t>CMS SDOH Transportation Problems</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1E40" w:rsidRPr="00D33644" w14:paraId="32E36231" w14:textId="77777777" w:rsidTr="000B376A">
+      <w:tr w:rsidR="0064643A" w:rsidRPr="00D33644" w14:paraId="71543E2B" w14:textId="77777777" w:rsidTr="008612C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12415" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="23B96D74" w14:textId="16BA5BAA" w:rsidR="00BF1E40" w:rsidRPr="000836C6" w:rsidRDefault="00BF1E40" w:rsidP="00CD0E33">
+          <w:p w14:paraId="6300846F" w14:textId="77777777" w:rsidR="0064643A" w:rsidRPr="000836C6" w:rsidRDefault="0064643A" w:rsidP="007D7D5A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="697"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Problems </w:t>
             </w:r>
-            <w:r w:rsidR="00597A34" w:rsidRPr="000836C6">
+            <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Positives</w:t>
             </w:r>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Number of patients positive for transportation problems.</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidR="00B66FEB" w:rsidRPr="000836C6">
+              <w:t xml:space="preserve">Number of patients positive for transportation problems. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(9 digits max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1BA8B98F" w14:textId="77777777" w:rsidR="00BF1E40" w:rsidRPr="00D33644" w:rsidRDefault="00BF1E40" w:rsidP="00363E4A">
+          <w:p w14:paraId="25E5860C" w14:textId="77777777" w:rsidR="0064643A" w:rsidRPr="00D33644" w:rsidRDefault="0064643A" w:rsidP="008612C4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C43D94" w:rsidRPr="00D33644" w14:paraId="3F56EFD9" w14:textId="77777777" w:rsidTr="000B376A">
+      <w:tr w:rsidR="0064643A" w:rsidRPr="00D33644" w14:paraId="6EFF9CFB" w14:textId="77777777" w:rsidTr="008612C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12415" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="100BBEF0" w14:textId="3C61C1D9" w:rsidR="00BF1E40" w:rsidRPr="000836C6" w:rsidRDefault="00BF1E40" w:rsidP="00CD0E33">
+          <w:p w14:paraId="47E1E039" w14:textId="77777777" w:rsidR="0064643A" w:rsidRPr="000836C6" w:rsidRDefault="0064643A" w:rsidP="007D7D5A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="697"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Problems </w:t>
             </w:r>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Intervention</w:t>
-[...8 lines deleted...]
-              <w:t>s</w:t>
+              <w:t>Interventions</w:t>
             </w:r>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>: Number of interventions provided for transportation problems.</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidR="00B66FEB" w:rsidRPr="000836C6">
+              <w:t xml:space="preserve">: Number of interventions provided for transportation problems. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(9 digits max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DA8C9EA" w14:textId="77777777" w:rsidR="00BF1E40" w:rsidRPr="00D33644" w:rsidRDefault="00BF1E40" w:rsidP="00363E4A">
+          <w:p w14:paraId="3F63B410" w14:textId="77777777" w:rsidR="0064643A" w:rsidRPr="00D33644" w:rsidRDefault="0064643A" w:rsidP="008612C4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008611EF" w:rsidRPr="00CD0E33" w14:paraId="1EDC1A3F" w14:textId="77777777" w:rsidTr="00C35E45">
+      <w:tr w:rsidR="0064643A" w:rsidRPr="000836C6" w14:paraId="3E7C85CD" w14:textId="77777777" w:rsidTr="008612C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3D91D66E" w14:textId="7B5D6216" w:rsidR="008611EF" w:rsidRPr="000836C6" w:rsidRDefault="001B2C90" w:rsidP="00C35E45">
+          <w:p w14:paraId="5F363AD9" w14:textId="77777777" w:rsidR="0064643A" w:rsidRPr="000836C6" w:rsidRDefault="0064643A" w:rsidP="008612C4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-              <w:t>Utility Difficulties</w:t>
+              <w:t>CMS SDOH Utility Difficulties</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1E40" w:rsidRPr="00D33644" w14:paraId="67A71C2E" w14:textId="77777777" w:rsidTr="000B376A">
+      <w:tr w:rsidR="0064643A" w:rsidRPr="00D33644" w14:paraId="56762823" w14:textId="77777777" w:rsidTr="008612C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12415" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="028D51C0" w14:textId="19B6D429" w:rsidR="00BF1E40" w:rsidRPr="000836C6" w:rsidRDefault="00BF1E40" w:rsidP="00CD0E33">
+          <w:p w14:paraId="4A25E3B0" w14:textId="77777777" w:rsidR="0064643A" w:rsidRPr="000836C6" w:rsidRDefault="0064643A" w:rsidP="007D7D5A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="697"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Utility Difficulties </w:t>
             </w:r>
-            <w:r w:rsidR="00597A34" w:rsidRPr="000836C6">
+            <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Positives</w:t>
             </w:r>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>: Number of patients positive for utility difficulties.</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidR="00B66FEB" w:rsidRPr="000836C6">
+              <w:t xml:space="preserve">: Number of patients positive for utility difficulties. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(9 digits max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0285F225" w14:textId="77777777" w:rsidR="00BF1E40" w:rsidRPr="00D33644" w:rsidRDefault="00BF1E40" w:rsidP="00363E4A">
+          <w:p w14:paraId="2A9CA517" w14:textId="77777777" w:rsidR="0064643A" w:rsidRPr="00D33644" w:rsidRDefault="0064643A" w:rsidP="008612C4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C43D94" w:rsidRPr="00D33644" w14:paraId="5E885B5E" w14:textId="77777777" w:rsidTr="000B376A">
+      <w:tr w:rsidR="0064643A" w:rsidRPr="00D33644" w14:paraId="0FBD749A" w14:textId="77777777" w:rsidTr="008612C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12415" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="51B26E89" w14:textId="0D5665F2" w:rsidR="00BF1E40" w:rsidRPr="000836C6" w:rsidRDefault="00B66FEB" w:rsidP="00CD0E33">
+          <w:p w14:paraId="0DEEBD2E" w14:textId="77777777" w:rsidR="0064643A" w:rsidRPr="000836C6" w:rsidRDefault="0064643A" w:rsidP="007D7D5A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="697"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Utility Difficulties </w:t>
             </w:r>
-            <w:r w:rsidR="00BF1E40" w:rsidRPr="000836C6">
+            <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Intervention</w:t>
-[...14 lines deleted...]
-              <w:t>: Number of interventions provided for utility difficulties.</w:t>
+              <w:t>Interventions</w:t>
             </w:r>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">: Number of interventions provided for utility difficulties. </w:t>
             </w:r>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(9 digits max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45476206" w14:textId="77777777" w:rsidR="00BF1E40" w:rsidRPr="00D33644" w:rsidRDefault="00BF1E40" w:rsidP="00363E4A">
+          <w:p w14:paraId="1ADC47DC" w14:textId="77777777" w:rsidR="0064643A" w:rsidRPr="00D33644" w:rsidRDefault="0064643A" w:rsidP="008612C4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008611EF" w:rsidRPr="00CD0E33" w14:paraId="5DD9046D" w14:textId="77777777" w:rsidTr="00C35E45">
+      <w:tr w:rsidR="0064643A" w:rsidRPr="000836C6" w14:paraId="0F7FE396" w14:textId="77777777" w:rsidTr="008612C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE7A605" w14:textId="47445A4A" w:rsidR="008611EF" w:rsidRPr="000836C6" w:rsidRDefault="001B2C90" w:rsidP="00C35E45">
+          <w:p w14:paraId="722EFBD4" w14:textId="77777777" w:rsidR="0064643A" w:rsidRPr="000836C6" w:rsidRDefault="0064643A" w:rsidP="008612C4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">CMS SDOH </w:t>
-[...7 lines deleted...]
-              <w:t>Interpersonal Safety</w:t>
+              <w:t>CMS SDOH Interpersonal Safety</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF1E40" w:rsidRPr="00D33644" w14:paraId="54660B18" w14:textId="77777777" w:rsidTr="000B376A">
+      <w:tr w:rsidR="0064643A" w:rsidRPr="00D33644" w14:paraId="16B99D93" w14:textId="77777777" w:rsidTr="008612C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12415" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="30885968" w14:textId="15F5EE0E" w:rsidR="00BF1E40" w:rsidRPr="000836C6" w:rsidRDefault="00BF1E40" w:rsidP="00CD0E33">
+          <w:p w14:paraId="384AB6CD" w14:textId="77777777" w:rsidR="0064643A" w:rsidRPr="000836C6" w:rsidRDefault="0064643A" w:rsidP="007D7D5A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="697"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Interpersonal Safety </w:t>
             </w:r>
-            <w:r w:rsidR="00597A34" w:rsidRPr="000836C6">
+            <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Positives</w:t>
             </w:r>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>: Number of patients positive for interpersonal safety.</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidR="00B66FEB" w:rsidRPr="000836C6">
+              <w:t xml:space="preserve">: Number of patients positive for interpersonal safety. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(9 digits max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="79DAA7D8" w14:textId="77777777" w:rsidR="00BF1E40" w:rsidRPr="00D33644" w:rsidRDefault="00BF1E40" w:rsidP="00363E4A">
+          <w:p w14:paraId="2553B0FD" w14:textId="77777777" w:rsidR="0064643A" w:rsidRPr="00D33644" w:rsidRDefault="0064643A" w:rsidP="008612C4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C43D94" w:rsidRPr="00D33644" w14:paraId="48CB671A" w14:textId="77777777" w:rsidTr="000B376A">
+      <w:tr w:rsidR="0064643A" w:rsidRPr="00D33644" w14:paraId="333F0255" w14:textId="77777777" w:rsidTr="008612C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12415" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0313FBE0" w14:textId="4691ACA9" w:rsidR="00BF1E40" w:rsidRPr="000836C6" w:rsidRDefault="00B66FEB" w:rsidP="00CD0E33">
+          <w:p w14:paraId="69DEC4B3" w14:textId="77777777" w:rsidR="0064643A" w:rsidRPr="000836C6" w:rsidRDefault="0064643A" w:rsidP="007D7D5A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="697"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Interpersonal Safety </w:t>
             </w:r>
-            <w:r w:rsidR="00BF1E40" w:rsidRPr="000836C6">
+            <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Intervention</w:t>
-[...14 lines deleted...]
-              <w:t>: Number of interventions provided for interpersonal safety.</w:t>
+              <w:t>Interventions</w:t>
             </w:r>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">: Number of interventions provided for interpersonal safety. </w:t>
             </w:r>
             <w:r w:rsidRPr="000836C6">
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(9 digits max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30B271FB" w14:textId="77777777" w:rsidR="00BF1E40" w:rsidRPr="00D33644" w:rsidRDefault="00BF1E40" w:rsidP="00363E4A">
+          <w:p w14:paraId="222CFEFD" w14:textId="77777777" w:rsidR="0064643A" w:rsidRPr="00D33644" w:rsidRDefault="0064643A" w:rsidP="008612C4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52519C64" w14:textId="77777777" w:rsidR="00E56075" w:rsidRPr="00D33644" w:rsidRDefault="00E56075" w:rsidP="00FF6626">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E56075" w:rsidRPr="00D33644" w:rsidSect="003C2A6F">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E3FE6F8" w14:textId="77777777" w:rsidR="00B571E0" w:rsidRDefault="00B571E0" w:rsidP="00D04B84">
+    <w:p w14:paraId="09F8AD0B" w14:textId="77777777" w:rsidR="0058773C" w:rsidRDefault="0058773C" w:rsidP="00D04B84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CC4F227" w14:textId="77777777" w:rsidR="00B571E0" w:rsidRDefault="00B571E0" w:rsidP="00D04B84">
+    <w:p w14:paraId="0ED7A564" w14:textId="77777777" w:rsidR="0058773C" w:rsidRDefault="0058773C" w:rsidP="00D04B84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6089,77 +6222,76 @@
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Seaford">
-    <w:panose1 w:val="020B0502030303020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2FBE7EE0" w14:textId="56461234" w:rsidR="000C4229" w:rsidRPr="000C4229" w:rsidRDefault="004F18C4" w:rsidP="000C4229">
+  <w:p w14:paraId="2FBE7EE0" w14:textId="5B6DC758" w:rsidR="000C4229" w:rsidRPr="000C4229" w:rsidRDefault="0058773C" w:rsidP="000C4229">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="right" w:pos="14400"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="1003158519"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
@@ -6243,85 +6375,85 @@
     </w:r>
     <w:r w:rsidR="000C4229" w:rsidRPr="00470453">
       <w:rPr>
         <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="000C4229" w:rsidRPr="00470453">
       <w:rPr>
         <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DATE \@ "M/d/yyyy" </w:instrText>
     </w:r>
     <w:r w:rsidR="000C4229" w:rsidRPr="00470453">
       <w:rPr>
         <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00937618">
       <w:rPr>
         <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>3/10/2026</w:t>
+      <w:t>5/6/2026</w:t>
     </w:r>
     <w:r w:rsidR="000C4229" w:rsidRPr="00470453">
       <w:rPr>
         <w:rFonts w:ascii="Seaford" w:hAnsi="Seaford" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DAF901B" w14:textId="77777777" w:rsidR="00B571E0" w:rsidRDefault="00B571E0" w:rsidP="00D04B84">
+    <w:p w14:paraId="7F588488" w14:textId="77777777" w:rsidR="0058773C" w:rsidRDefault="0058773C" w:rsidP="00D04B84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20FE5591" w14:textId="77777777" w:rsidR="00B571E0" w:rsidRDefault="00B571E0" w:rsidP="00D04B84">
+    <w:p w14:paraId="3EA37C24" w14:textId="77777777" w:rsidR="0058773C" w:rsidRDefault="0058773C" w:rsidP="00D04B84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01BF4D97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA70F288"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -7454,50 +7586,143 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A0C3744"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F7E224B4"/>
+    <w:lvl w:ilvl="0" w:tplc="46CEB8AA">
+      <w:start w:val="17"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B53453B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5538D6CE"/>
     <w:lvl w:ilvl="0" w:tplc="8BC68B7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1327" w:hanging="360"/>
@@ -7545,51 +7770,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4927" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5647" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6367" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FC66EF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67B28A86"/>
     <w:lvl w:ilvl="0" w:tplc="E5F68F7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7635,51 +7860,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33F32B38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AA2AEAE"/>
     <w:lvl w:ilvl="0" w:tplc="8BC68B7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -7727,51 +7952,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37D36B25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52BC726A"/>
     <w:lvl w:ilvl="0" w:tplc="608089C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1410" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7816,51 +8041,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5370" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6090" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6810" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AC60094"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DA20256"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7908,51 +8133,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40DD2318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6944F38A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7997,51 +8222,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41B44EFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A6C9042"/>
     <w:lvl w:ilvl="0" w:tplc="5C604954">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="750" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1470" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8087,51 +8312,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5070" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5790" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6510" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="425B4DCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58066818"/>
     <w:lvl w:ilvl="0" w:tplc="8BC68B7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8179,51 +8404,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46B71B72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BFCAC38"/>
     <w:lvl w:ilvl="0" w:tplc="8BC68B7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8271,51 +8496,144 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46CC3A63"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5094AC34"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="16"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B8F00EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="565A4B92"/>
     <w:lvl w:ilvl="0" w:tplc="FFDE7D1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8361,51 +8679,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E9F7503"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FE2ED7E"/>
     <w:lvl w:ilvl="0" w:tplc="2EACE45C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8451,51 +8769,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C16EF9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="45DA3D0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8600,51 +8918,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="581C7BDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9AA9900"/>
     <w:lvl w:ilvl="0" w:tplc="FCCE2EC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1410" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1770" w:hanging="360"/>
       </w:pPr>
@@ -8691,51 +9009,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5370" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6090" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6810" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C73017D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="236AFD3E"/>
     <w:lvl w:ilvl="0" w:tplc="8BC68B7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8784,51 +9102,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F051D9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C0AC36E"/>
     <w:lvl w:ilvl="0" w:tplc="6CD4678A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="697" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8877,51 +9195,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5017" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5737" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6457" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621C1BF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5094AC34"/>
     <w:lvl w:ilvl="0" w:tplc="E4B2031E">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8970,421 +9288,147 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="673A5790"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="649A46B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D152E84A"/>
-[...185 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="99000308"/>
+    <w:lvl w:ilvl="0" w:tplc="112295F2">
+      <w:start w:val="21"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B7B0A41"/>
+    <w:nsid w:val="673A5790"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EA267066"/>
-[...89 lines deleted...]
-    <w:tmpl w:val="E42269B2"/>
+    <w:tmpl w:val="D152E84A"/>
     <w:lvl w:ilvl="0" w:tplc="8BC68B7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9429,51 +9473,511 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6762679B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE18DD16"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B237D50"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E40EB192"/>
+    <w:lvl w:ilvl="0" w:tplc="6CD4678A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B7B0A41"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EA267066"/>
+    <w:lvl w:ilvl="0" w:tplc="857E9204">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ECE2CEF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1224397E"/>
+    <w:lvl w:ilvl="0" w:tplc="17CEB99A">
+      <w:start w:val="12"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70681DE6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E42269B2"/>
+    <w:lvl w:ilvl="0" w:tplc="8BC68B7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74E25F04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF966E4E"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9515,51 +10019,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7888476C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="857E959C"/>
     <w:lvl w:ilvl="0" w:tplc="21145D02">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Calibri" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9605,51 +10109,144 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78FD63D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9762F018"/>
+    <w:lvl w:ilvl="0" w:tplc="9488CA90">
+      <w:start w:val="13"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79B019AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FD2AA10"/>
     <w:lvl w:ilvl="0" w:tplc="B16E7E8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1410" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9694,51 +10291,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5370" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6090" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6810" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E682D7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1987160"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9790,195 +10387,211 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="48187295">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="858934760">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1023894802">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="497699006">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="65300273">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="485558688">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1356345394">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="155151401">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="101532249">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="952597028">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="40397742">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="352001107">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="127473948">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1772316067">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1226601254">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1819810169">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="94714018">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="677274246">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="888422039">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2081055774">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1611204307">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="17047381">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1995528627">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1766152481">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="448663657">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1225138890">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="300041284">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="2129010775">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1729262967">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1835410210">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1068072417">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="158690892">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1975717590">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1277262">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="986520029">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1487672060">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="2056197610">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="12541110">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="897864011">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="688525265">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1645619893">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1793089771">
+    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="600F46C4"/>
     <w:rsid w:val="0000077A"/>
     <w:rsid w:val="000046F6"/>
     <w:rsid w:val="00007EBD"/>
     <w:rsid w:val="00014F7E"/>
     <w:rsid w:val="000166EE"/>
     <w:rsid w:val="00023563"/>
     <w:rsid w:val="00024D75"/>
     <w:rsid w:val="000272B5"/>
     <w:rsid w:val="00034113"/>
     <w:rsid w:val="00035876"/>
+    <w:rsid w:val="00043285"/>
     <w:rsid w:val="00044733"/>
     <w:rsid w:val="00053F8C"/>
     <w:rsid w:val="00055037"/>
     <w:rsid w:val="00057A61"/>
     <w:rsid w:val="00057BD3"/>
     <w:rsid w:val="00062B6D"/>
     <w:rsid w:val="00071A5E"/>
     <w:rsid w:val="000739F1"/>
     <w:rsid w:val="00076C16"/>
     <w:rsid w:val="00081E18"/>
     <w:rsid w:val="000836C6"/>
     <w:rsid w:val="00083CBA"/>
     <w:rsid w:val="00086A0B"/>
     <w:rsid w:val="00087EAD"/>
     <w:rsid w:val="00096B22"/>
     <w:rsid w:val="00096D7B"/>
     <w:rsid w:val="000A471E"/>
     <w:rsid w:val="000A65D4"/>
     <w:rsid w:val="000B2E40"/>
     <w:rsid w:val="000B376A"/>
     <w:rsid w:val="000B37D6"/>
     <w:rsid w:val="000B6209"/>
     <w:rsid w:val="000C4229"/>
     <w:rsid w:val="000C4A32"/>
     <w:rsid w:val="000D42D9"/>
@@ -10086,50 +10699,51 @@
     <w:rsid w:val="0033060C"/>
     <w:rsid w:val="00330DFA"/>
     <w:rsid w:val="0033102B"/>
     <w:rsid w:val="00331656"/>
     <w:rsid w:val="00332A92"/>
     <w:rsid w:val="00333582"/>
     <w:rsid w:val="00334BAA"/>
     <w:rsid w:val="003459A1"/>
     <w:rsid w:val="0036037F"/>
     <w:rsid w:val="00360723"/>
     <w:rsid w:val="00360D87"/>
     <w:rsid w:val="003617F7"/>
     <w:rsid w:val="00363E4A"/>
     <w:rsid w:val="0037028E"/>
     <w:rsid w:val="003806D6"/>
     <w:rsid w:val="00380F8D"/>
     <w:rsid w:val="003914CB"/>
     <w:rsid w:val="0039439B"/>
     <w:rsid w:val="00394806"/>
     <w:rsid w:val="00396A7D"/>
     <w:rsid w:val="003A286D"/>
     <w:rsid w:val="003A4027"/>
     <w:rsid w:val="003B0B8E"/>
     <w:rsid w:val="003B20E2"/>
     <w:rsid w:val="003B26DB"/>
+    <w:rsid w:val="003B5868"/>
     <w:rsid w:val="003C0302"/>
     <w:rsid w:val="003C1EE6"/>
     <w:rsid w:val="003C27B6"/>
     <w:rsid w:val="003C2A6F"/>
     <w:rsid w:val="003C482F"/>
     <w:rsid w:val="003C5E70"/>
     <w:rsid w:val="003D2220"/>
     <w:rsid w:val="003D45D6"/>
     <w:rsid w:val="003E02AF"/>
     <w:rsid w:val="003E3259"/>
     <w:rsid w:val="003E4EF1"/>
     <w:rsid w:val="003E52C6"/>
     <w:rsid w:val="003F73DF"/>
     <w:rsid w:val="00405C31"/>
     <w:rsid w:val="00416562"/>
     <w:rsid w:val="00420143"/>
     <w:rsid w:val="00422D11"/>
     <w:rsid w:val="004314F0"/>
     <w:rsid w:val="00441D7B"/>
     <w:rsid w:val="00446598"/>
     <w:rsid w:val="00466333"/>
     <w:rsid w:val="00470453"/>
     <w:rsid w:val="00474228"/>
     <w:rsid w:val="004802E3"/>
     <w:rsid w:val="00481610"/>
@@ -10153,134 +10767,138 @@
     <w:rsid w:val="004F6EFD"/>
     <w:rsid w:val="004F708C"/>
     <w:rsid w:val="004F755F"/>
     <w:rsid w:val="00502155"/>
     <w:rsid w:val="00504DEA"/>
     <w:rsid w:val="00505C12"/>
     <w:rsid w:val="005072FC"/>
     <w:rsid w:val="0051088F"/>
     <w:rsid w:val="00511B8C"/>
     <w:rsid w:val="00513738"/>
     <w:rsid w:val="0052238B"/>
     <w:rsid w:val="00522CD7"/>
     <w:rsid w:val="00525255"/>
     <w:rsid w:val="0053183D"/>
     <w:rsid w:val="00535B7F"/>
     <w:rsid w:val="00546945"/>
     <w:rsid w:val="00552ADE"/>
     <w:rsid w:val="00553E7F"/>
     <w:rsid w:val="00556868"/>
     <w:rsid w:val="00562700"/>
     <w:rsid w:val="00563ECD"/>
     <w:rsid w:val="00566952"/>
     <w:rsid w:val="00571879"/>
     <w:rsid w:val="00580F98"/>
     <w:rsid w:val="00581334"/>
+    <w:rsid w:val="0058773C"/>
     <w:rsid w:val="005908BF"/>
     <w:rsid w:val="00592A47"/>
     <w:rsid w:val="00594C8C"/>
     <w:rsid w:val="00597A34"/>
     <w:rsid w:val="005A164E"/>
     <w:rsid w:val="005A30D3"/>
     <w:rsid w:val="005A352C"/>
     <w:rsid w:val="005B0BD9"/>
     <w:rsid w:val="005B2FC1"/>
     <w:rsid w:val="005C0630"/>
     <w:rsid w:val="005C73A8"/>
     <w:rsid w:val="005D3BAD"/>
     <w:rsid w:val="005E5E42"/>
     <w:rsid w:val="005F380C"/>
     <w:rsid w:val="005F52B2"/>
     <w:rsid w:val="00607E3E"/>
     <w:rsid w:val="00611D3B"/>
     <w:rsid w:val="00613687"/>
     <w:rsid w:val="00614902"/>
     <w:rsid w:val="00615D8F"/>
     <w:rsid w:val="00621BD2"/>
     <w:rsid w:val="00622943"/>
     <w:rsid w:val="00627199"/>
     <w:rsid w:val="006353D1"/>
     <w:rsid w:val="00644C34"/>
     <w:rsid w:val="006461CE"/>
+    <w:rsid w:val="0064643A"/>
     <w:rsid w:val="00650CB4"/>
     <w:rsid w:val="006533D3"/>
     <w:rsid w:val="00661AE2"/>
     <w:rsid w:val="0067586E"/>
     <w:rsid w:val="00690189"/>
     <w:rsid w:val="00692BCA"/>
     <w:rsid w:val="00693B5D"/>
     <w:rsid w:val="00695FD0"/>
     <w:rsid w:val="00696C9C"/>
     <w:rsid w:val="006A03D9"/>
     <w:rsid w:val="006A1ADF"/>
     <w:rsid w:val="006A2F01"/>
     <w:rsid w:val="006A6128"/>
     <w:rsid w:val="006B0324"/>
     <w:rsid w:val="006B2150"/>
     <w:rsid w:val="006B2449"/>
     <w:rsid w:val="006B2DE7"/>
     <w:rsid w:val="006B4C4E"/>
     <w:rsid w:val="006C1D62"/>
     <w:rsid w:val="006C7B05"/>
     <w:rsid w:val="006D0686"/>
     <w:rsid w:val="006E66D1"/>
     <w:rsid w:val="006F5087"/>
     <w:rsid w:val="006F757E"/>
     <w:rsid w:val="006F7B9A"/>
     <w:rsid w:val="00700081"/>
     <w:rsid w:val="007002A6"/>
     <w:rsid w:val="00701C48"/>
     <w:rsid w:val="00710ED8"/>
     <w:rsid w:val="007128D3"/>
     <w:rsid w:val="00714606"/>
     <w:rsid w:val="007156CF"/>
     <w:rsid w:val="0071575E"/>
+    <w:rsid w:val="00721252"/>
     <w:rsid w:val="007226EB"/>
     <w:rsid w:val="00724D93"/>
     <w:rsid w:val="0073013A"/>
     <w:rsid w:val="00732F62"/>
     <w:rsid w:val="00742BE8"/>
     <w:rsid w:val="00744A5F"/>
     <w:rsid w:val="00752EA6"/>
     <w:rsid w:val="007554A6"/>
     <w:rsid w:val="00761014"/>
     <w:rsid w:val="0076365A"/>
     <w:rsid w:val="00764525"/>
     <w:rsid w:val="00765BC3"/>
     <w:rsid w:val="00770E48"/>
     <w:rsid w:val="00773DDA"/>
     <w:rsid w:val="0077550D"/>
     <w:rsid w:val="007A260C"/>
     <w:rsid w:val="007A375D"/>
     <w:rsid w:val="007A6AF7"/>
     <w:rsid w:val="007A6D23"/>
     <w:rsid w:val="007B512C"/>
     <w:rsid w:val="007C36FA"/>
     <w:rsid w:val="007C38E4"/>
     <w:rsid w:val="007C7743"/>
     <w:rsid w:val="007D3174"/>
     <w:rsid w:val="007D4033"/>
+    <w:rsid w:val="007D7D5A"/>
     <w:rsid w:val="007F6CB1"/>
     <w:rsid w:val="00801C25"/>
     <w:rsid w:val="00802DB5"/>
     <w:rsid w:val="00811F16"/>
     <w:rsid w:val="00814B8F"/>
     <w:rsid w:val="00815E0D"/>
     <w:rsid w:val="00816078"/>
     <w:rsid w:val="00820A5F"/>
     <w:rsid w:val="00831FA4"/>
     <w:rsid w:val="008344C9"/>
     <w:rsid w:val="00836585"/>
     <w:rsid w:val="00840701"/>
     <w:rsid w:val="008426B4"/>
     <w:rsid w:val="008436C8"/>
     <w:rsid w:val="008512AD"/>
     <w:rsid w:val="00851FB7"/>
     <w:rsid w:val="00855C31"/>
     <w:rsid w:val="008578F1"/>
     <w:rsid w:val="00860738"/>
     <w:rsid w:val="008611EF"/>
     <w:rsid w:val="00862156"/>
     <w:rsid w:val="00863751"/>
     <w:rsid w:val="008654BB"/>
     <w:rsid w:val="0087086C"/>
     <w:rsid w:val="0087243D"/>
@@ -10297,50 +10915,51 @@
     <w:rsid w:val="008B4C43"/>
     <w:rsid w:val="008D1816"/>
     <w:rsid w:val="008D1882"/>
     <w:rsid w:val="008D1EFD"/>
     <w:rsid w:val="008D4959"/>
     <w:rsid w:val="008E08D2"/>
     <w:rsid w:val="008E2745"/>
     <w:rsid w:val="008F0A5E"/>
     <w:rsid w:val="008F1EB7"/>
     <w:rsid w:val="00901B84"/>
     <w:rsid w:val="009066DA"/>
     <w:rsid w:val="00910475"/>
     <w:rsid w:val="009115E2"/>
     <w:rsid w:val="00911801"/>
     <w:rsid w:val="00913AE8"/>
     <w:rsid w:val="0092006B"/>
     <w:rsid w:val="009231AF"/>
     <w:rsid w:val="00925092"/>
     <w:rsid w:val="009278CA"/>
     <w:rsid w:val="0093183D"/>
     <w:rsid w:val="00932145"/>
     <w:rsid w:val="00932F88"/>
     <w:rsid w:val="00934488"/>
     <w:rsid w:val="009350C5"/>
     <w:rsid w:val="00935BBB"/>
+    <w:rsid w:val="00937618"/>
     <w:rsid w:val="0094263C"/>
     <w:rsid w:val="00947FAD"/>
     <w:rsid w:val="00951C95"/>
     <w:rsid w:val="0095539B"/>
     <w:rsid w:val="00955B1D"/>
     <w:rsid w:val="0095723E"/>
     <w:rsid w:val="00960DF8"/>
     <w:rsid w:val="0096599A"/>
     <w:rsid w:val="00975687"/>
     <w:rsid w:val="0098183A"/>
     <w:rsid w:val="00985BA0"/>
     <w:rsid w:val="00987B32"/>
     <w:rsid w:val="00992700"/>
     <w:rsid w:val="009A4F1D"/>
     <w:rsid w:val="009A649A"/>
     <w:rsid w:val="009B0D04"/>
     <w:rsid w:val="009B1BAE"/>
     <w:rsid w:val="009B5993"/>
     <w:rsid w:val="009C1EE2"/>
     <w:rsid w:val="009C301A"/>
     <w:rsid w:val="009C73CA"/>
     <w:rsid w:val="009D4895"/>
     <w:rsid w:val="009E1201"/>
     <w:rsid w:val="009E68D4"/>
     <w:rsid w:val="009F0F3F"/>
@@ -10408,76 +11027,78 @@
     <w:rsid w:val="00B801BF"/>
     <w:rsid w:val="00B81756"/>
     <w:rsid w:val="00B835DA"/>
     <w:rsid w:val="00B8482D"/>
     <w:rsid w:val="00B8494D"/>
     <w:rsid w:val="00B85620"/>
     <w:rsid w:val="00B91B1C"/>
     <w:rsid w:val="00BA0251"/>
     <w:rsid w:val="00BA2D9E"/>
     <w:rsid w:val="00BA6368"/>
     <w:rsid w:val="00BB2C31"/>
     <w:rsid w:val="00BB5C2C"/>
     <w:rsid w:val="00BC71EA"/>
     <w:rsid w:val="00BD3470"/>
     <w:rsid w:val="00BE321E"/>
     <w:rsid w:val="00BE3811"/>
     <w:rsid w:val="00BE41CE"/>
     <w:rsid w:val="00BF16D9"/>
     <w:rsid w:val="00BF1E40"/>
     <w:rsid w:val="00BF434A"/>
     <w:rsid w:val="00BF4576"/>
     <w:rsid w:val="00BF55EC"/>
     <w:rsid w:val="00C057A8"/>
     <w:rsid w:val="00C12917"/>
     <w:rsid w:val="00C13706"/>
+    <w:rsid w:val="00C15F3A"/>
     <w:rsid w:val="00C302FB"/>
     <w:rsid w:val="00C402E7"/>
     <w:rsid w:val="00C43D94"/>
     <w:rsid w:val="00C45576"/>
     <w:rsid w:val="00C47B57"/>
     <w:rsid w:val="00C54AE8"/>
     <w:rsid w:val="00C571D3"/>
     <w:rsid w:val="00C60656"/>
     <w:rsid w:val="00C64536"/>
     <w:rsid w:val="00C673CA"/>
     <w:rsid w:val="00C710CF"/>
     <w:rsid w:val="00C714A5"/>
     <w:rsid w:val="00C75D60"/>
     <w:rsid w:val="00C824F7"/>
     <w:rsid w:val="00C82B27"/>
     <w:rsid w:val="00C876F8"/>
     <w:rsid w:val="00C902E1"/>
     <w:rsid w:val="00C905DD"/>
     <w:rsid w:val="00C92107"/>
     <w:rsid w:val="00C9331F"/>
     <w:rsid w:val="00C959D2"/>
     <w:rsid w:val="00C9762E"/>
     <w:rsid w:val="00C97C27"/>
     <w:rsid w:val="00CA0822"/>
     <w:rsid w:val="00CA46AC"/>
     <w:rsid w:val="00CB3FC2"/>
+    <w:rsid w:val="00CB4A00"/>
     <w:rsid w:val="00CB6211"/>
     <w:rsid w:val="00CC42B4"/>
     <w:rsid w:val="00CD0964"/>
     <w:rsid w:val="00CD0E33"/>
     <w:rsid w:val="00CD7303"/>
     <w:rsid w:val="00CE3E2F"/>
     <w:rsid w:val="00CE7313"/>
     <w:rsid w:val="00CE74F8"/>
     <w:rsid w:val="00CF63AC"/>
     <w:rsid w:val="00D04B84"/>
     <w:rsid w:val="00D12A96"/>
     <w:rsid w:val="00D20AAF"/>
     <w:rsid w:val="00D252AA"/>
     <w:rsid w:val="00D313EA"/>
     <w:rsid w:val="00D33644"/>
     <w:rsid w:val="00D347F9"/>
     <w:rsid w:val="00D442D1"/>
     <w:rsid w:val="00D46275"/>
     <w:rsid w:val="00D51C7E"/>
     <w:rsid w:val="00D5586E"/>
     <w:rsid w:val="00D61AA4"/>
     <w:rsid w:val="00D75C0A"/>
     <w:rsid w:val="00D77753"/>
     <w:rsid w:val="00D812E2"/>
     <w:rsid w:val="00D816B1"/>
@@ -10503,50 +11124,51 @@
     <w:rsid w:val="00DE0EBF"/>
     <w:rsid w:val="00DE1691"/>
     <w:rsid w:val="00DE4C6D"/>
     <w:rsid w:val="00DE4F23"/>
     <w:rsid w:val="00DE7871"/>
     <w:rsid w:val="00DF391F"/>
     <w:rsid w:val="00DF6B33"/>
     <w:rsid w:val="00E01915"/>
     <w:rsid w:val="00E030F7"/>
     <w:rsid w:val="00E04A48"/>
     <w:rsid w:val="00E067C6"/>
     <w:rsid w:val="00E10A19"/>
     <w:rsid w:val="00E1125F"/>
     <w:rsid w:val="00E15FB2"/>
     <w:rsid w:val="00E16A96"/>
     <w:rsid w:val="00E1746D"/>
     <w:rsid w:val="00E23740"/>
     <w:rsid w:val="00E25FD6"/>
     <w:rsid w:val="00E268DB"/>
     <w:rsid w:val="00E27035"/>
     <w:rsid w:val="00E3653D"/>
     <w:rsid w:val="00E4471A"/>
     <w:rsid w:val="00E47FAF"/>
     <w:rsid w:val="00E56075"/>
     <w:rsid w:val="00E63199"/>
+    <w:rsid w:val="00E64182"/>
     <w:rsid w:val="00E65E37"/>
     <w:rsid w:val="00E67248"/>
     <w:rsid w:val="00E72453"/>
     <w:rsid w:val="00E7697B"/>
     <w:rsid w:val="00E769D9"/>
     <w:rsid w:val="00E80303"/>
     <w:rsid w:val="00E857C4"/>
     <w:rsid w:val="00E87615"/>
     <w:rsid w:val="00E94DB2"/>
     <w:rsid w:val="00EA35A3"/>
     <w:rsid w:val="00EB3064"/>
     <w:rsid w:val="00EB3095"/>
     <w:rsid w:val="00EB32BF"/>
     <w:rsid w:val="00EB3638"/>
     <w:rsid w:val="00EC16B7"/>
     <w:rsid w:val="00ED09F8"/>
     <w:rsid w:val="00EE08A0"/>
     <w:rsid w:val="00EE2C4A"/>
     <w:rsid w:val="00EE6868"/>
     <w:rsid w:val="00EE69CF"/>
     <w:rsid w:val="00EE7894"/>
     <w:rsid w:val="00EF6DB3"/>
     <w:rsid w:val="00F03103"/>
     <w:rsid w:val="00F035B3"/>
     <w:rsid w:val="00F0456A"/>
@@ -11215,51 +11837,50 @@
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -12029,75 +12650,66 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="934431ee-4d40-4972-b01f-fa13f35ca302">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="d73a2667-7354-4c5e-85f9-77fbe446ad3b" xsi:nil="true"/>
     <MediaLengthInSeconds xmlns="934431ee-4d40-4972-b01f-fa13f35ca302" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009AED31D1779B984DBBA6CA539FC2E460" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="19760a9c48b2375b4c217cb21cc6b104">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="934431ee-4d40-4972-b01f-fa13f35ca302" xmlns:ns3="d73a2667-7354-4c5e-85f9-77fbe446ad3b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6115645c6e3afd6210204afd786bc8cf" ns2:_="" ns3:_="">
     <xsd:import namespace="934431ee-4d40-4972-b01f-fa13f35ca302"/>
     <xsd:import namespace="d73a2667-7354-4c5e-85f9-77fbe446ad3b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -12314,126 +12926,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A90B2A2D-1ED7-40E7-B4BB-2C5CB20118B1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5724D52-51DA-40BD-8AD1-C9CC0DC94098}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="934431ee-4d40-4972-b01f-fa13f35ca302"/>
     <ds:schemaRef ds:uri="d73a2667-7354-4c5e-85f9-77fbe446ad3b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06E78C2B-5A10-4781-BE9D-9DC6FDD1188B}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7A9C7BD-C5B5-455E-800E-51908CA24398}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="934431ee-4d40-4972-b01f-fa13f35ca302"/>
     <ds:schemaRef ds:uri="d73a2667-7354-4c5e-85f9-77fbe446ad3b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06E78C2B-5A10-4781-BE9D-9DC6FDD1188B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1130</Words>
-  <Characters>6738</Characters>
+  <Words>1287</Words>
+  <Characters>7339</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>129</Lines>
-  <Paragraphs>81</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7797</CharactersWithSpaces>
+  <CharactersWithSpaces>8609</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Carlix Lung</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009AED31D1779B984DBBA6CA539FC2E460</vt:lpwstr>
   </property>
@@ -12442,27 +13063,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>4609800</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="GrammarlyDocumentId">
     <vt:lpwstr>8bdaa1ff-1309-4346-9d7a-228f8bb10350</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>